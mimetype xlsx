--- v0 (2025-12-20)
+++ v1 (2026-04-03)
@@ -54,221 +54,221 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Comissão da Administração Pública</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/emenda_aditiva_005.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/emenda_aditiva_005.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 034/2021 -_x000D_
 ACRESCENTA-SE AS SEGUINTES METAS:   Programa: 25 – ESPORTE E LAZER_x000D_
 _x000D_
 - Aquisição de Parquinhos adaptados nas praças do município;_x000D_
 - Construção do Meu Campinho no Distrito de Vila Progresso;_x000D_
 - Reforma do Ginásio de Esportes José Ferreira Lima;_x000D_
 - Implantação de um Campo de Futebol e Volei de Areia Municipal;_x000D_
 - Implantação do Projeto Show Calouros;_x000D_
 - Reforma do Vestiário do Estádio Municipal Sergio Vito Meca;_x000D_
 - Aquisição de um Microônibus com Bagageiro para o Esporte;_x000D_
 - Aquisição de equipamento Carrinho manual para marcação do Campo de Futebol;_x000D_
 - Realização de Jogos Escolares, Jogos da Juventude, Jogos Abertos no município;_x000D_
 - Implantação de parceria com Escola Furacão de Futebol;_x000D_
 - Aquisição de Uniformes para todas as categorias de Base de todas as modalidades esportivas do município, equipes adultos e veteranos</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/emenda_aditiva_006.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/emenda_aditiva_006.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 034/2021 - _x000D_
 ACRESCENTA-SE AS SEGUINTES METAS:   Programa: 27 – AGRICULTURA e MEIO AMBIENTE_x000D_
 _x000D_
 - Aquisição de equipamentos e implementos agrícolas para as Associações;_x000D_
 - Instalação de Ponto Eletrônico nos prédios públicos que não tem._x000D_
 - Realização do Programa Preservação de Nascentes;_x000D_
 - Plantio de Árvores Frutíferas.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/emenda_aditiva_007.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/emenda_aditiva_007.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 034/2021 -_x000D_
 ACRESCENTA-SE AS SEGUINTES METAS:   Programa: 10 – SAÚDE_x000D_
 _x000D_
 - Aquisição de Aparelho de Ultrossonografia;_x000D_
 - Construção da nova sede da Secretaria Municipal de Saúde;_x000D_
 - Aquisição de Monitor Fetal para o Hospital Municipal;_x000D_
 - Aquisição de Venoscópio para o Hospital Municipal.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/emenda_aditiva_008.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/emenda_aditiva_008.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 034/2021 - _x000D_
 ACRESCENTA-SE AS SEGUINTES METAS:   Programa: 16 – ASSISTÊNCIA SOCIAL_x000D_
 _x000D_
 - Aquisição de Kit para Mães Carentes – Concessão de Benefícios eventuais;_x000D_
 - Aquisição de Veículo para o Associação Nossa Senhora das Graças (AZILO);_x000D_
 - Aquisição de Aparelho de Ar Condicionado para todas as Salas do CRAS.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/emenda_aditiva_009.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/emenda_aditiva_009.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 034/2021 - _x000D_
 ACRESCENTA-SE AS SEGUINTES METAS:   Programa: 21 – EDUCAÇÃO_x000D_
 _x000D_
 - Construção de Quadra Coberta na Escola Municipal Prefeito Afonso Belenda no Distrito de Vila Progresso;_x000D_
 - Implantação do Pregama PROERD nas Escolas Municipais;_x000D_
 - Reforma da Quadra da Escola Municipal Irmã Osmunda;_x000D_
 - Construção dos Laboratórios de Informáticas em todas as Escolas Municipais.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/emenda_aditiva_010.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/emenda_aditiva_010.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 034/2021 -_x000D_
 ACRESCENTA-SE AS SEGUINTES METAS:   Programa: 24 – INFRAESTRUTURA_x000D_
 _x000D_
 - Aquisição de um Destocador de Tocos;_x000D_
 - Aquisição de Máquina de Pintura para sinalização viária;_x000D_
 - Aquisição de um Caminhão Hidrojato;_x000D_
 - Aquisição de Máquina extrusora de meio fio;_x000D_
 - Construção de galerias pluviais e pavimentação no Distrito de Vila Progresso;_x000D_
 - Aquisição de 1 Rolo Compactador;_x000D_
 - Pavimentação na Rua José Minervino da Silva (Antiga Rua Rolândia);_x000D_
 - Pavimentação na Rua Antonio Soares Pinto;_x000D_
 - Aquisição de Moto Poda e Máquinas Roçadeiras;_x000D_
 - Construção do Centro Comunitário no Conjunto Adalgiza;_x000D_
 - Reforma do Abatedouro Municipal;_x000D_
 - Aquisição de 02 Trator Roçador de Grama;_x000D_
 - Aquisição de Parquinhos para todos os Bairros do município;_x000D_
 - Aquisição de 02 Carretas Basculantes.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Valdir Casanova</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/emenda_aditiva_011.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/emenda_aditiva_011.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 034/2021 -_x000D_
 ACRESCENTA-SE AS SEGUINTES METAS:   Programa: 24 – INFRAESTRUTURA_x000D_
 _x000D_
 - Construção de Parque Urbano no Centro Comunitário;_x000D_
 - Instalação de Academia ao Ar Livre na Praça do Ginásio de Esportes José Ferreira Lima</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marlon do Kioski, Valdir Casanova</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/emenda_aditiva_012.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/emenda_aditiva_012.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 034/2021 -_x000D_
 ACRESCENTA-SE AS SEGUINTES METAS:   Programa: 24 – INFRAESTRUTURA_x000D_
 _x000D_
 - Construção de uma Caixa de Contenção para capacidade de 40 mil litros de águas pluviais, no começo da Rua Francisco Brígido Dutra.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Melquiades Tavian Junior</t>
   </si>
   <si>
-    <t>https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2423/projeto_de_lei_034_ppa_2022_a_2025.pdf</t>
+    <t>http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2423/projeto_de_lei_034_ppa_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o exercício de 2022 a 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -575,67 +575,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/emenda_aditiva_005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/emenda_aditiva_006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/emenda_aditiva_007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/emenda_aditiva_008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/emenda_aditiva_009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/emenda_aditiva_010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/emenda_aditiva_011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/emenda_aditiva_012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2423/projeto_de_lei_034_ppa_2022_a_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/emenda_aditiva_005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/emenda_aditiva_006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/emenda_aditiva_007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/emenda_aditiva_008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/emenda_aditiva_009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/emenda_aditiva_010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/emenda_aditiva_011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/emenda_aditiva_012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.centenariodosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2423/projeto_de_lei_034_ppa_2022_a_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="122.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>